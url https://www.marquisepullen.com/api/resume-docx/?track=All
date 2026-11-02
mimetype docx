--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -16,170 +16,170 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">MARQUISE PULLEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C08A10"/>
+          <w:color w:val="A8611F"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer · Product Owner / Tech Lead · Adjunct Faculty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Mount Holly, NJ   ·   609.346.1499   ·   marquise.pullen@gmail.com   ·   linkedin.com/in/marquisepullen   ·   gitlab.com/pullenm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior software engineer, product owner, and platform technical lead with 16+ years of systems engineering and 9+ years teaching computer science at the university level. Owns the product roadmap and platform direction for a 770+ user educational cybersecurity platform at Lockheed Martin, and teaches the same modern stack — web, cloud, and DevOps — at Rowan University and Rowan College at Burlington County.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Product Owner · Technical Lead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Jul 2026 – Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lockheed Martin — CyberQuest Academy · Remote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected as Product Owner for the CyberQuest Academy platform while continuing as Technical Lead — accountable for product roadmap, feature prioritization, and cross-functional alignment across engineering, program leadership, and teacher/mentor stakeholders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,89 +191,106 @@
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Identified that the team was operating without visibility into challenge performance, then defined and built a challenge-analytics capability — solve/fail counts, success rate, and user-to-challenge engagement — giving the team data-driven insight into content quality for the first time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Built an internal admin portal surfacing those challenge insights with search and sort, balancing strategic reporting needs against developer-facing usability and workflow efficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leading the team's adoption of AI to enhance the platform, beginning with AI-assisted challenge development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Lead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Dec 2025 – Jul 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lockheed Martin — CyberQuest Academy · Remote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided technical direction and continuity for the CyberQuest Academy platform, leading architectural discussions and design decisions across the engineering team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -332,76 +349,76 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Back-filled Product Owner responsibilities after the incumbent Product Owner transitioned off the program, sustaining roadmap and stakeholder continuity ahead of being selected into the role.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Nov 2022 – Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lockheed Martin — Display Department · Mount Laurel, NJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain and enhance mission-critical Swing-based GUIs within a 3M+ line C++ / 450K+ line Java codebase, delivering fixes and UX improvements tied to incentive-award criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -443,76 +460,76 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Serve as back-fill Scrum Master for the Spartan Agile team and provide code-review feedback to uphold quality and Model-Based Engineering standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Full-Stack Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Nov 2024 – Nov 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lockheed Martin — CyberQuest Academy · Remote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Led delivery and sustainment of production features for a 770+ user education platform using Next.js/React and Tailwind CSS with GitLab CI/CD and Docker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -554,170 +571,221 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Deployed on AWS ECS Fargate behind an Application Load Balancer, with automated ephemeral per-MR review environments that provision and tear down their own infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Adjunct Professor, Computer Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Sep 2018 – Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rowan University · Glassboro, NJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Teach Web Programming and Computer Science &amp; Programming (CS 04103) — production-grade web development (HTML, CSS, JavaScript/TypeScript, React, Node.js, REST) via a multi-sprint MERN-stack capstone, plus core CS fundamentals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruct ~46 students per year across multiple sections with an 82% pass rate; designed the Web Programming curriculum from scratch.</w:t>
+        <w:t xml:space="preserve">Instruct 69 students per year across multiple sections with a pass rate of 86%; designed the Web Programming curriculum from scratch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Built a teaching demonstration project using agentic AI (Ollama, ChromaDB, FastAPI, RAG) to introduce students to practical AI engineering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built an LLM-based grading assistant and Model Context Protocol (MCP) server (39 tools, a review web app, OAuth 2.1) for CS 04103, to speed grading and give class-level performance awareness; the AI proposes each score and each is approved by hand before posting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cut the grading window for a two-section, 45-student midterm by 65–76% (about 45 hours to 11–16), reduced hand-entered grades by 98% (91 to 2), and approved 98.5% of 270 AI-scored answers unchanged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Produce recorded lectures and short tutorial videos (OBS Studio) for Computer Science &amp; Programming, Introduction to Web Development, and Web Programming, shared with students through Canvas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adjunct Professor, Computer Science</w:t>
-[...5 lines deleted...]
-          <w:color w:val="5A6675"/>
+        <w:t xml:space="preserve">Senior Adjunct Professor, Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">	Aug 2017 – Present</w:t>
+        <w:t xml:space="preserve">	Jan 2017 – Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rowan College at Burlington County · Mount Laurel, NJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Teach Introduction to Computer Science I &amp; II in C++ — fundamentals, data structures, and object-oriented programming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -729,183 +797,200 @@
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Designed and launched the college's first Cloud Computing and DevOps course sequence, building curriculum, lab infrastructure, and assessments from the ground up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Structured the curriculum around real production tooling: GitLab CI/CD, Terraform, Ansible, GCP, microservices, and observability (Prometheus, Grafana, Loki).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teach Advanced Cloud Systems &amp; DevOps (CIS-160), part of that sequence, since Spring 2025 (3 terms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Teaching &amp; Research Fellow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Jan 2017 – Jun 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Drexel University · Philadelphia, PA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instructor/TA across 20+ undergraduate engineering course offerings (Senior Design I–III, Renewable Energy); supported the first fully-remote engineering course pre-COVID.</w:t>
+        <w:t xml:space="preserve">Instructor/TA across 13 undergraduate engineering course offerings — taught Computation Lab II (MATLAB programming for engineers) as instructor, and Senior Design I–III, Renewable Energy, and Solar Energy Engineering as Teaching Fellow; supported the first fully-remote engineering course pre-COVID.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Helped modernize the ECE senior design program (30+ teams/year), critiquing technical presentations, proposals, and demonstrations to improve project readiness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Conducted graduate research in the Nanophotonics+ Lab on electro-optical switchable filters, publishing two peer-reviewed papers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Electrical Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Apr 2009 – Nov 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. Army DEVCOM C5ISR Center (formerly CERDEC) — PNT Division · Lakehurst, NJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Secured $230K in ILIR (In-house Laboratory Independent Research) funding over three years by pitching and leading two in-house R&amp;D projects; presented an Army RDEC research review to the National Academies of Sciences (Nov 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -930,651 +1015,746 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Researched vision-navigation techniques for GPS-denied environments; led multi-year defense projects and oversaw test-platform design for PNT field testing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Vehicle Integration Lead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">	Nov 2006 – Apr 2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. Army CERDEC — C4ISR On-The-Move · Fort Dix, NJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:t xml:space="preserve">Matrixed from the PNT Branch to the Fort Dix C4ISR On-The-Move team in Nov 2006; learned vehicle integration in the first year and was named Vehicle Integration Lead in 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:t xml:space="preserve">Supervised a team of five configuring test vehicles for annual field experiments with soldiers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated, tested, and maintained C4ISR hardware across 30+ ground and air test platforms, including power-budget analysis and battery/inverter upgrades for high-draw payloads.</w:t>
+        <w:t xml:space="preserve">Led installation, testing, and troubleshooting of all GPS, communications, and computer systems across 30 ground and 2 air test vehicles, including vehicle power distribution, power-budget analysis, and battery/inverter upgrades for high-draw payloads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managed and allocated all hardware and vehicle assets for the annual field test event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefed upper management on integration progress and test readiness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICAL SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloud &amp; Infrastructure:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">AWS (ECS Fargate, ALB, ECR), GCP, Docker, Kubernetes, Terraform, Ansible, Vagrant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CI/CD &amp; DevOps:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">GitLab CI/CD, Helm, YAML, Infrastructure-as-Code, automated testing, deployment pipelines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Product &amp; Roadmap:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Backlog prioritization, feature roadmap ownership, cross-functional stakeholder alignment, product analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">React, Next.js, JavaScript/TypeScript (ES6+), HTML5, CSS3, Tailwind CSS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Backend:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Node.js, Java (Spring Boot), Python, REST APIs, GraphQL</w:t>
+        <w:t xml:space="preserve">Node.js, Java (Spring Boot), Python, REST APIs, GraphQL, Resend (transactional email)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Databases:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PostgreSQL, MySQL, MongoDB, Redis, RDS</w:t>
+        <w:t xml:space="preserve">PostgreSQL, MySQL, MongoDB, Redis, RDS, Supabase (managed PostgreSQL, row-level security)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing &amp; Quality:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Jest, React Testing Library, Cypress, JUnit, Robot Framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Observability:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prometheus, Grafana, Loki, Tempo, OpenTelemetry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessibility:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">WCAG 2.1 AA, axe-core / jest-axe, Lighthouse CI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">AI/ML:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ollama (LLM integration), ChromaDB, FastAPI, RAG architecture</w:t>
+        <w:t xml:space="preserve">Ollama (LLM integration), ChromaDB, FastAPI, RAG architecture, Model Context Protocol (MCP), LLM-assisted grading and evaluation, human-in-the-loop design, tool and prompt design, privacy-preserving data pipelines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Real-time / Messaging:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DDS (pub/sub across distributed systems), QoS policy tuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222831"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Dev Tools:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OpenCode, Codex, Claude Code, Cline</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222831"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching &amp; Media:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBS Studio, recorded lectures, screen-recorded tutorials, Canvas LMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">AWS Certified Solutions Architect – Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Amazon Web Services · Issued Jan 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">DevSecOps Technical Accelerator Program (DSO-TAP) – Practitioner, Cohort 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Lockheed Martin · CI/CD · Cloud · Security · DevOps · Agile · Graduated Jan 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">DAWIA Acquisition Professional — Systems Engineering (Levels I, II, III)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  U.S. Army</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Active Secret U.S. Security Clearance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  U.S. Department of Defense</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Ph.D. Electrical Engineering — Computer Vision &amp; Machine Learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Drexel University · In progress (~2026–2027)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">M.S. Electrical Engineering — Controls &amp; Digital Signal Processing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Drexel University · 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">M.S. Mechanical Engineering — Dynamics &amp; Robust Controls</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Drexel University · 2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="50"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">B.S. Electrical Engineering — Electronics &amp; Controls</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">  Drexel University · 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelleg, B., Steinhauser, C., Pullen, M., Linden, J., &amp; Fontecchio, A. “Electrically switchable electro-optic filters for spectral line emission detection.” Applied Optics 60, 1059–1067 (2021). https://opg.optica.org/abstract.cfm?uri=ao-60-4-1059</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1583,51 +1763,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Pullen, M. N., &amp; Fontecchio, A. K. “Bio-inspired visual sensing enhances imaging techniques using integrated electro-optical switchable filters.” SPIE Vol. 10895 (2019). https://www.spiedigitallibrary.org/conference-proceedings-of-spie/10895/1089512/Bio-inspired-visual-sensing-enhances-imaging-techniques-using-integrated-electro/10.1117/12.2521682.short</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D3C6" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="90" w:before="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0B1A34"/>
+          <w:color w:val="222831"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">HONORS, AWARDS &amp; FUNDING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">ILIR (2020) — Spectral Signature Beacon Navigation, $100K</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1666,55 +1846,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">ExPERTS Fellowship — Experiential Practices in Education Research and Teaching in STEM, Drexel CASTLE (2017–2018) https://drexel.edu/castle/initiatives/experts/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="260"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6675"/>
+          <w:color w:val="44515F"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full résumé</w:t>
+        <w:t xml:space="preserve">Full resume</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1902,51 +2082,51 @@
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0B1A34"/>
+      <w:color w:val="222831"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
@@ -2079,38 +2259,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Marquise Pullen — Résumé</dc:title>
+  <dc:title>Marquise Pullen — Resume</dc:title>
   <dc:creator>Marquise Pullen</dc:creator>
-  <dc:description>Full résumé</dc:description>
+  <dc:description>Full resume</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>